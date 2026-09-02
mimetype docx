--- v1 (2026-03-06)
+++ v2 (2026-09-02)
@@ -1,51 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3849E228" w14:textId="77777777" w:rsidR="00992413" w:rsidRDefault="00992413" w:rsidP="00917BDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E01619" w14:textId="4333E0F5" w:rsidR="00917BDC" w:rsidRPr="00917BDC" w:rsidRDefault="00D13373" w:rsidP="00917BDC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917BDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -80,139 +84,139 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00917BDC" w:rsidRPr="00917BDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Neptun kód: </w:t>
       </w:r>
       <w:r w:rsidR="00917BDC" w:rsidRPr="00917BDC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4FB6FC" w14:textId="308E6A4B" w:rsidR="00D13373" w:rsidRPr="00917BDC" w:rsidRDefault="00D13373" w:rsidP="00917BDC">
+    <w:p w14:paraId="4E4FB6FC" w14:textId="04A9D8CF" w:rsidR="00D13373" w:rsidRPr="00917BDC" w:rsidRDefault="00D13373" w:rsidP="00917BDC">
       <w:pPr>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917BDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Tanév féléve: </w:t>
       </w:r>
       <w:r w:rsidR="00917BDC" w:rsidRPr="00A97BEA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006E48FA">
-[...17 lines deleted...]
-      <w:r w:rsidR="006E48FA">
+      <w:r w:rsidR="005841C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00917BDC" w:rsidRPr="00A97BEA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00A07E3C">
+      <w:r w:rsidR="005841C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00917BDC" w:rsidRPr="00A97BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005841C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00917BDC" w:rsidRPr="00A97BEA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A07E3C">
+      <w:r w:rsidR="005841C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>tavaszi</w:t>
+        <w:t>őszi</w:t>
       </w:r>
       <w:r w:rsidR="00917BDC" w:rsidRPr="00A97BEA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)  félév</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AA7A5B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
@@ -1019,114 +1023,114 @@
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F4EB81" w14:textId="77777777" w:rsidR="000972CC" w:rsidRDefault="000972CC" w:rsidP="0005473A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39FBA1EF" w14:textId="77777777" w:rsidR="000972CC" w:rsidRDefault="000972CC" w:rsidP="0005473A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05802126" w14:textId="77777777" w:rsidR="000972CC" w:rsidRDefault="000972CC" w:rsidP="0005473A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65C04381" w14:textId="77777777" w:rsidR="00992413" w:rsidRDefault="00992413" w:rsidP="00F46627">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00992413" w:rsidSect="00D13373">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="678B3F37" w14:textId="77777777" w:rsidR="00917BDC" w:rsidRDefault="00917BDC" w:rsidP="00917BDC">
+    <w:p w14:paraId="3E0A21D5" w14:textId="77777777" w:rsidR="00494F96" w:rsidRDefault="00494F96" w:rsidP="00917BDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CA54394" w14:textId="77777777" w:rsidR="00917BDC" w:rsidRDefault="00917BDC" w:rsidP="00917BDC">
+    <w:p w14:paraId="6EA872DC" w14:textId="77777777" w:rsidR="00494F96" w:rsidRDefault="00494F96" w:rsidP="00917BDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D25EDE7" w14:textId="4CA66FB9" w:rsidR="00917BDC" w:rsidRPr="00BB19FF" w:rsidRDefault="00917BDC">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BB19FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Minden </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00BB19FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -1220,76 +1224,76 @@
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00BB19FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>összkreditértékbe</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00BB19FF">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> beszámítódik</w:t>
     </w:r>
     <w:r>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C23592E" w14:textId="77777777" w:rsidR="00917BDC" w:rsidRDefault="00917BDC" w:rsidP="00917BDC">
+    <w:p w14:paraId="68D3B9DA" w14:textId="77777777" w:rsidR="00494F96" w:rsidRDefault="00494F96" w:rsidP="00917BDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54BCFD30" w14:textId="77777777" w:rsidR="00917BDC" w:rsidRDefault="00917BDC" w:rsidP="00917BDC">
+    <w:p w14:paraId="663FC23A" w14:textId="77777777" w:rsidR="00494F96" w:rsidRDefault="00494F96" w:rsidP="00917BDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D93F102" w14:textId="0E208E5D" w:rsidR="0098501C" w:rsidRPr="0098501C" w:rsidRDefault="0098501C" w:rsidP="0098501C">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="12036"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0098501C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Pécsi Tudományegyetem</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F91DE46" w14:textId="77777777" w:rsidR="0098501C" w:rsidRPr="0098501C" w:rsidRDefault="0098501C" w:rsidP="0098501C">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="12036"/>
       <w:jc w:val="center"/>
@@ -1422,278 +1426,173 @@
   </w:p>
   <w:p w14:paraId="7C892945" w14:textId="1202421B" w:rsidR="0005473A" w:rsidRPr="0098501C" w:rsidRDefault="00AA7A5B" w:rsidP="00917BDC">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0098501C">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0005473A" w:rsidRPr="0098501C">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> GÉPPEL KITÖLTENDŐ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3216239C" w14:textId="6847EC07" w:rsidR="00917BDC" w:rsidRPr="0098501C" w:rsidRDefault="00AA7A5B" w:rsidP="00917BDC">
+  <w:p w14:paraId="3216239C" w14:textId="2DF7AC2B" w:rsidR="00917BDC" w:rsidRPr="0098501C" w:rsidRDefault="00AA7A5B" w:rsidP="00917BDC">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0098501C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>LEADÁSI HATÁRIDŐ: 202</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00A07E3C">
+      <w:t xml:space="preserve">LEADÁSI HATÁRIDŐ: </w:t>
+    </w:r>
+    <w:r w:rsidR="005841C9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="0098501C">
+      <w:t xml:space="preserve">2026. december </w:t>
+    </w:r>
+    <w:r w:rsidR="00932FE3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>.</w:t>
-[...111 lines deleted...]
-      <w:t>00 óra</w:t>
+      <w:t>11. (péntek)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D13373"/>
     <w:rsid w:val="0005473A"/>
     <w:rsid w:val="000972CC"/>
+    <w:rsid w:val="001E547D"/>
     <w:rsid w:val="002C54E6"/>
     <w:rsid w:val="002D48CB"/>
     <w:rsid w:val="003A05B8"/>
+    <w:rsid w:val="00494F96"/>
     <w:rsid w:val="004E7C28"/>
     <w:rsid w:val="00576853"/>
+    <w:rsid w:val="005841C9"/>
     <w:rsid w:val="00600481"/>
     <w:rsid w:val="006E48FA"/>
+    <w:rsid w:val="0072456C"/>
     <w:rsid w:val="00917BDC"/>
+    <w:rsid w:val="009218E0"/>
+    <w:rsid w:val="00932FE3"/>
     <w:rsid w:val="009811AE"/>
     <w:rsid w:val="0098501C"/>
     <w:rsid w:val="00992413"/>
     <w:rsid w:val="00A07E3C"/>
     <w:rsid w:val="00A45920"/>
     <w:rsid w:val="00A57248"/>
     <w:rsid w:val="00A97BEA"/>
     <w:rsid w:val="00AA7A5B"/>
     <w:rsid w:val="00BB19FF"/>
+    <w:rsid w:val="00BC26F7"/>
     <w:rsid w:val="00D13373"/>
     <w:rsid w:val="00DE13FE"/>
     <w:rsid w:val="00F46627"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1F50955F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{00258686-3E27-4CBC-9C7D-422AF25C2EF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -2160,51 +2059,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00917BDC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2458,75 +2357,357 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentum" ma:contentTypeID="0x0101005DECD973D454794194EF7009CC84B6BE" ma:contentTypeVersion="12" ma:contentTypeDescription="Új dokumentum létrehozása." ma:contentTypeScope="" ma:versionID="3dab515c6dd39e1e98d51b337852804b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="194ffa69-8a1a-4774-a4ae-f4dd1559f144" xmlns:ns3="191790c3-7fd9-45cd-a18a-fb7add018077" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d8b02f8f6fe3f092c79ebf9bdc6828b" ns2:_="" ns3:_="">
+    <xsd:import namespace="194ffa69-8a1a-4774-a4ae-f4dd1559f144"/>
+    <xsd:import namespace="191790c3-7fd9-45cd-a18a-fb7add018077"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="194ffa69-8a1a-4774-a4ae-f4dd1559f144" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Képcímkék" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c5924412-c5b0-41bf-b9da-348a75561e2f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="191790c3-7fd9-45cd-a18a-fb7add018077" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4d5a9bc8-7e95-42e1-ab4f-e13545008c3c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="191790c3-7fd9-45cd-a18a-fb7add018077">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tartalomtípus"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Cím"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="191790c3-7fd9-45cd-a18a-fb7add018077" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="194ffa69-8a1a-4774-a4ae-f4dd1559f144">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81EAE9B3-1D1E-4D41-A152-5FDF9EE9A193}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="194ffa69-8a1a-4774-a4ae-f4dd1559f144"/>
+    <ds:schemaRef ds:uri="191790c3-7fd9-45cd-a18a-fb7add018077"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145D9BE5-7F35-4180-B787-CAA54C08AEA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{649FEA78-721E-4633-AEBB-44388C71E992}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="191790c3-7fd9-45cd-a18a-fb7add018077"/>
+    <ds:schemaRef ds:uri="194ffa69-8a1a-4774-a4ae-f4dd1559f144"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>52</Words>
-  <Characters>360</Characters>
+  <Words>51</Words>
+  <Characters>358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>411</CharactersWithSpaces>
+  <CharactersWithSpaces>408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Németh Tamás Lászlóné</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005DECD973D454794194EF7009CC84B6BE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>