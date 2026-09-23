--- v0 (2025-12-05)
+++ v1 (2026-09-23)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D035D32" w14:textId="1225982C" w:rsidR="001D651C" w:rsidRPr="005423AD" w:rsidRDefault="001D651C" w:rsidP="001D651C">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:ind w:left="0" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005423AD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Értesítő</w:t>
       </w:r>
       <w:r w:rsidR="007E3464" w:rsidRPr="005423AD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2766,140 +2766,196 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hogy azok hiányossága esetén azonnal </w:t>
       </w:r>
       <w:r w:rsidR="003B6D58" w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jelezni tudjon munkatársainknak</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B49D833" w14:textId="77777777" w:rsidR="00597B25" w:rsidRPr="004F6821" w:rsidRDefault="005E3D2E" w:rsidP="00597B25">
+    <w:p w14:paraId="26EB8AAE" w14:textId="5FFFC55E" w:rsidR="00C7114D" w:rsidRDefault="005E3D2E" w:rsidP="00597B25">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abban az esetben, ha az időpont nem megfelelő az Ön számára vagy felmerülő kérdése volna keressen minket a következő számon és kérje </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Abban az esetben, ha az időpont nem megfelelő az Ön számára vagy felmerülő kérdése volna keressen minket a következő számon </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0-1</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 között a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(72) 536-000/ 34605</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-ös melléken</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D" w:rsidRPr="004F6821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>munkanapokon</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B49D833" w14:textId="79A1FA13" w:rsidR="00597B25" w:rsidRPr="004F6821" w:rsidRDefault="00904DEF" w:rsidP="00597B25">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> munkatársunkat</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> az</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6821">
+      <w:r w:rsidR="005E3D2E" w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00904DEF" w:rsidRPr="004F6821">
+        <w:r w:rsidRPr="004F6821">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>iv.adm@pte.hu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00904DEF" w:rsidRPr="004F6821">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">-ös melléken. </w:t>
+        <w:t xml:space="preserve"> e-mail címen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C535D0D" w14:textId="10270C9C" w:rsidR="005E3D2E" w:rsidRPr="004F6821" w:rsidRDefault="005E3D2E" w:rsidP="00035A7A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mellékelten elküldjük rövid tájékoztatónkat a vizsgálat menetéről, továbbá bármi egyéb felmerülő kérdésére is szívesen válaszolunk</w:t>
       </w:r>
       <w:r w:rsidR="00053F77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fent elérhetőségen.</w:t>
       </w:r>
     </w:p>
@@ -4293,138 +4349,138 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="16655FE4" w14:textId="5A113DDF" w:rsidR="007B54AD" w:rsidRDefault="007B54AD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B54AD" w:rsidSect="004F6821">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1130" w:right="991" w:bottom="709" w:left="851" w:header="284" w:footer="907" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D02C60A" w14:textId="77777777" w:rsidR="00F06444" w:rsidRDefault="00F06444" w:rsidP="00804C3A">
+    <w:p w14:paraId="11C486A2" w14:textId="77777777" w:rsidR="00B03A3C" w:rsidRDefault="00B03A3C" w:rsidP="00804C3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E203C0B" w14:textId="77777777" w:rsidR="00F06444" w:rsidRDefault="00F06444" w:rsidP="00804C3A">
+    <w:p w14:paraId="77867FB4" w14:textId="77777777" w:rsidR="00B03A3C" w:rsidRDefault="00B03A3C" w:rsidP="00804C3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="H-OptimaBold">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="357635745"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4310B087" w14:textId="77777777" w:rsidR="004F6821" w:rsidRPr="004F6821" w:rsidRDefault="004F6821" w:rsidP="004F6821">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:spacing w:line="276" w:lineRule="auto"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -4632,70 +4688,70 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F6821">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Érvénybe lépési idő: </w:t>
     </w:r>
     <w:r w:rsidR="00053F77">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2025.07.01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="611432A8" w14:textId="77777777" w:rsidR="00F06444" w:rsidRDefault="00F06444" w:rsidP="00804C3A">
+    <w:p w14:paraId="423460E6" w14:textId="77777777" w:rsidR="00B03A3C" w:rsidRDefault="00B03A3C" w:rsidP="00804C3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11DD70AE" w14:textId="77777777" w:rsidR="00F06444" w:rsidRDefault="00F06444" w:rsidP="00804C3A">
+    <w:p w14:paraId="48E14F63" w14:textId="77777777" w:rsidR="00B03A3C" w:rsidRDefault="00B03A3C" w:rsidP="00804C3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43ECC104" w14:textId="15FCE216" w:rsidR="00804C3A" w:rsidRDefault="00303586" w:rsidP="00A319AA">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="hu-HU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="423F1794" wp14:editId="1AA3520C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3338195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>478155</wp:posOffset>
               </wp:positionV>
@@ -5090,51 +5146,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="940133" cy="928527"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064B1CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FCA258C"/>
     <w:lvl w:ilvl="0" w:tplc="964ECC68">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6518,50 +6574,51 @@
     <w:rsid w:val="0024392D"/>
     <w:rsid w:val="00256E0A"/>
     <w:rsid w:val="00256E35"/>
     <w:rsid w:val="00265D06"/>
     <w:rsid w:val="00273E39"/>
     <w:rsid w:val="00276134"/>
     <w:rsid w:val="00277E3D"/>
     <w:rsid w:val="00277F52"/>
     <w:rsid w:val="00286CDB"/>
     <w:rsid w:val="002A3C22"/>
     <w:rsid w:val="002A528C"/>
     <w:rsid w:val="002B140A"/>
     <w:rsid w:val="002C1D76"/>
     <w:rsid w:val="002C5805"/>
     <w:rsid w:val="002D41CC"/>
     <w:rsid w:val="002D544B"/>
     <w:rsid w:val="002F6AC3"/>
     <w:rsid w:val="00302B93"/>
     <w:rsid w:val="00303586"/>
     <w:rsid w:val="0030389A"/>
     <w:rsid w:val="003039DE"/>
     <w:rsid w:val="00303D49"/>
     <w:rsid w:val="003147F7"/>
     <w:rsid w:val="00315E72"/>
     <w:rsid w:val="00316090"/>
+    <w:rsid w:val="00317D27"/>
     <w:rsid w:val="00320D5E"/>
     <w:rsid w:val="00323EC5"/>
     <w:rsid w:val="0032449F"/>
     <w:rsid w:val="00327B0E"/>
     <w:rsid w:val="00331831"/>
     <w:rsid w:val="00337F61"/>
     <w:rsid w:val="003426F2"/>
     <w:rsid w:val="0034700B"/>
     <w:rsid w:val="00350E51"/>
     <w:rsid w:val="00362965"/>
     <w:rsid w:val="00375363"/>
     <w:rsid w:val="0038088D"/>
     <w:rsid w:val="00381AB9"/>
     <w:rsid w:val="0038431C"/>
     <w:rsid w:val="003846DB"/>
     <w:rsid w:val="003933B4"/>
     <w:rsid w:val="00397346"/>
     <w:rsid w:val="003A4C30"/>
     <w:rsid w:val="003B6D58"/>
     <w:rsid w:val="003D07F6"/>
     <w:rsid w:val="003D1D5E"/>
     <w:rsid w:val="003D2018"/>
     <w:rsid w:val="003D5D44"/>
     <w:rsid w:val="003E2536"/>
     <w:rsid w:val="003E41CF"/>
@@ -6748,116 +6805,119 @@
     <w:rsid w:val="00A2342C"/>
     <w:rsid w:val="00A24BF4"/>
     <w:rsid w:val="00A31988"/>
     <w:rsid w:val="00A319AA"/>
     <w:rsid w:val="00A4487D"/>
     <w:rsid w:val="00A63DCB"/>
     <w:rsid w:val="00A66953"/>
     <w:rsid w:val="00A67130"/>
     <w:rsid w:val="00A71EE6"/>
     <w:rsid w:val="00A83C25"/>
     <w:rsid w:val="00A8404B"/>
     <w:rsid w:val="00A86580"/>
     <w:rsid w:val="00A902FE"/>
     <w:rsid w:val="00AA122A"/>
     <w:rsid w:val="00AA1EE5"/>
     <w:rsid w:val="00AA63CB"/>
     <w:rsid w:val="00AA7270"/>
     <w:rsid w:val="00AB2B2A"/>
     <w:rsid w:val="00AC4AAC"/>
     <w:rsid w:val="00AC70AB"/>
     <w:rsid w:val="00AE2413"/>
     <w:rsid w:val="00AE441C"/>
     <w:rsid w:val="00AE5965"/>
     <w:rsid w:val="00AF0B77"/>
     <w:rsid w:val="00B00016"/>
+    <w:rsid w:val="00B03A3C"/>
     <w:rsid w:val="00B14EAF"/>
     <w:rsid w:val="00B161C7"/>
     <w:rsid w:val="00B278AF"/>
     <w:rsid w:val="00B33F37"/>
     <w:rsid w:val="00B351FF"/>
     <w:rsid w:val="00B361B8"/>
     <w:rsid w:val="00B36430"/>
     <w:rsid w:val="00B367A3"/>
     <w:rsid w:val="00B53262"/>
     <w:rsid w:val="00B708D9"/>
     <w:rsid w:val="00B81CB5"/>
     <w:rsid w:val="00B85D17"/>
     <w:rsid w:val="00B90AC0"/>
     <w:rsid w:val="00BA6493"/>
     <w:rsid w:val="00BB519F"/>
     <w:rsid w:val="00BC0076"/>
     <w:rsid w:val="00BC09C9"/>
     <w:rsid w:val="00BC4CC9"/>
     <w:rsid w:val="00BD7004"/>
     <w:rsid w:val="00BD75D5"/>
     <w:rsid w:val="00BE48F3"/>
     <w:rsid w:val="00BE62C3"/>
     <w:rsid w:val="00BE7EAE"/>
     <w:rsid w:val="00BF0E01"/>
     <w:rsid w:val="00BF43E9"/>
     <w:rsid w:val="00C0327F"/>
     <w:rsid w:val="00C0617A"/>
     <w:rsid w:val="00C21142"/>
     <w:rsid w:val="00C22531"/>
     <w:rsid w:val="00C23F94"/>
     <w:rsid w:val="00C27B8E"/>
     <w:rsid w:val="00C31A7C"/>
     <w:rsid w:val="00C320E7"/>
     <w:rsid w:val="00C33949"/>
     <w:rsid w:val="00C354DD"/>
     <w:rsid w:val="00C44CC9"/>
     <w:rsid w:val="00C506AD"/>
+    <w:rsid w:val="00C7114D"/>
     <w:rsid w:val="00C7346B"/>
     <w:rsid w:val="00C808BC"/>
     <w:rsid w:val="00C83313"/>
     <w:rsid w:val="00C870C0"/>
     <w:rsid w:val="00C9192C"/>
     <w:rsid w:val="00C97488"/>
     <w:rsid w:val="00CA53D9"/>
     <w:rsid w:val="00CB23F2"/>
     <w:rsid w:val="00CB3798"/>
     <w:rsid w:val="00CC24D4"/>
     <w:rsid w:val="00CC40CA"/>
     <w:rsid w:val="00CC4E2B"/>
     <w:rsid w:val="00CC6085"/>
     <w:rsid w:val="00CC6A52"/>
     <w:rsid w:val="00CD08A3"/>
     <w:rsid w:val="00CD583E"/>
     <w:rsid w:val="00CF19D8"/>
     <w:rsid w:val="00CF1BAE"/>
     <w:rsid w:val="00CF6659"/>
     <w:rsid w:val="00CF7234"/>
     <w:rsid w:val="00D056FA"/>
     <w:rsid w:val="00D12490"/>
     <w:rsid w:val="00D30F40"/>
     <w:rsid w:val="00D415D4"/>
     <w:rsid w:val="00D43524"/>
     <w:rsid w:val="00D519DF"/>
     <w:rsid w:val="00D52E9F"/>
     <w:rsid w:val="00D530E0"/>
     <w:rsid w:val="00D545C1"/>
+    <w:rsid w:val="00D56E49"/>
     <w:rsid w:val="00D67845"/>
     <w:rsid w:val="00D7265C"/>
     <w:rsid w:val="00D75429"/>
     <w:rsid w:val="00D876E1"/>
     <w:rsid w:val="00DA00CA"/>
     <w:rsid w:val="00DA2E9B"/>
     <w:rsid w:val="00DB71C4"/>
     <w:rsid w:val="00DC2A98"/>
     <w:rsid w:val="00DC6525"/>
     <w:rsid w:val="00DD059C"/>
     <w:rsid w:val="00DD0873"/>
     <w:rsid w:val="00DD27EC"/>
     <w:rsid w:val="00DE117F"/>
     <w:rsid w:val="00DE3CA5"/>
     <w:rsid w:val="00DE43BE"/>
     <w:rsid w:val="00DE540D"/>
     <w:rsid w:val="00DE6488"/>
     <w:rsid w:val="00DF21D6"/>
     <w:rsid w:val="00DF465D"/>
     <w:rsid w:val="00DF5972"/>
     <w:rsid w:val="00DF70D4"/>
     <w:rsid w:val="00E009AB"/>
     <w:rsid w:val="00E03395"/>
     <w:rsid w:val="00E05EF4"/>
     <w:rsid w:val="00E12819"/>
@@ -7969,50 +8029,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="065faf04-a331-414f-8e75-23e2cf35992f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0dcadd61-9921-4683-9f50-24f40e060988" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentum" ma:contentTypeID="0x010100BEFD3FC28591B94EBF07DF0822CC13C0" ma:contentTypeVersion="17" ma:contentTypeDescription="Új dokumentum létrehozása." ma:contentTypeScope="" ma:versionID="3fabec3c242364af75a52d2b35a44b8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="065faf04-a331-414f-8e75-23e2cf35992f" xmlns:ns3="b0122d99-9a5d-4a3f-959c-7d1eced2dce2" xmlns:ns4="0dcadd61-9921-4683-9f50-24f40e060988" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3afbd4354f294b1120554bc6733e709" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="065faf04-a331-414f-8e75-23e2cf35992f"/>
     <xsd:import namespace="b0122d99-9a5d-4a3f-959c-7d1eced2dce2"/>
     <xsd:import namespace="0dcadd61-9921-4683-9f50-24f40e060988"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8208,151 +8292,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C7AF02A-5D98-4CAE-AD4C-939233BA3175}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A23D0DF-D505-44F0-B54C-E1E717D7A9D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CC94546-1C67-4585-82B7-560231D9E2F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="065faf04-a331-414f-8e75-23e2cf35992f"/>
+    <ds:schemaRef ds:uri="0dcadd61-9921-4683-9f50-24f40e060988"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAFC461-A8B4-491C-AFA4-1604A7861E46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="065faf04-a331-414f-8e75-23e2cf35992f"/>
     <ds:schemaRef ds:uri="b0122d99-9a5d-4a3f-959c-7d1eced2dce2"/>
     <ds:schemaRef ds:uri="0dcadd61-9921-4683-9f50-24f40e060988"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>964</Words>
-  <Characters>6659</Characters>
+  <Words>959</Words>
+  <Characters>6623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7608</CharactersWithSpaces>
+  <CharactersWithSpaces>7567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kató Tünde</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEFD3FC28591B94EBF07DF0822CC13C0</vt:lpwstr>