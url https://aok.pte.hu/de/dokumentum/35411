--- v0 (2025-12-05)
+++ v1 (2026-07-29)
@@ -451,69 +451,51 @@
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> szükséges adatok</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6CAB73" w14:textId="23E73749" w:rsidR="00031D8D" w:rsidRPr="00CF515E" w:rsidRDefault="00031D8D" w:rsidP="00031D8D">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> a beteg rendelkezik ilyen vizsgálati eredménnyel</w:t>
+        <w:t>**  amennyiben a beteg rendelkezik ilyen vizsgálati eredménnyel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638D7DE2" w14:textId="77777777" w:rsidR="00031D8D" w:rsidRPr="00CF515E" w:rsidRDefault="00031D8D" w:rsidP="0093323F">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -739,69 +721,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>intézet: *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C74DD1" w14:textId="23AA5164" w:rsidR="00412AFC" w:rsidRPr="00CF515E" w:rsidRDefault="00412AFC" w:rsidP="0093323F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beutaló OEP azonosítója                                                        </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">9 </w:t>
+              <w:t xml:space="preserve">Beutaló OEP azonosítója                                                           (9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>szjegy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00526079" w:rsidRPr="00CF515E" w14:paraId="5ABF86E7" w14:textId="77777777" w:rsidTr="00802050">
         <w:tc>
           <w:tcPr>
@@ -857,62 +821,52 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00327817" w:rsidRPr="00CF515E" w14:paraId="60FC62E2" w14:textId="77777777" w:rsidTr="00802050">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="00A726A9" w14:textId="4D3EFAF5" w:rsidR="00327817" w:rsidRPr="00CF515E" w:rsidRDefault="00327817" w:rsidP="0093323F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dg és BNO kód</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Dg és BNO kód.:*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2782D399" w14:textId="358D83A5" w:rsidR="00327817" w:rsidRPr="00CF515E" w:rsidRDefault="00327817" w:rsidP="0093323F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Naplósorszám: *                                                        vagy törzsszám</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1119,69 +1073,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">szerepel-e az </w:t>
       </w:r>
       <w:r w:rsidR="00125328" w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>anamnézisben</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>1 = igen, 0 = nem)</w:t>
+        <w:t xml:space="preserve"> *  (1 = igen, 0 = nem)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4521"/>
         <w:gridCol w:w="4521"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B359CA" w:rsidRPr="00CF515E" w14:paraId="2442A9CD" w14:textId="77777777" w:rsidTr="00FA6B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
@@ -1234,51 +1170,50 @@
           </w:tcPr>
           <w:p w14:paraId="2C78D3DF" w14:textId="3590DA15" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hypertonia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3264E6E8" w14:textId="409895DC" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>reanimatio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735872" w:rsidRPr="00CF515E" w14:paraId="053FB531" w14:textId="77777777" w:rsidTr="00FA6B93">
@@ -1296,101 +1231,99 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>diab</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. mell.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BFDDE22" w14:textId="38B9E427" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>szívbillentyű műtét</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735872" w:rsidRPr="00CF515E" w14:paraId="02660B53" w14:textId="77777777" w:rsidTr="00FA6B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B06041" w14:textId="044D4BDA" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zsíranyagcsere-zavar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D697979" w14:textId="4E726DBB" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>coron</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -1436,51 +1369,50 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>infarctus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C3A8637" w14:textId="16E8764E" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>coronarographia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735872" w:rsidRPr="00CF515E" w14:paraId="55057400" w14:textId="77777777" w:rsidTr="00FA6B93">
@@ -1488,51 +1420,50 @@
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A18925E" w14:textId="4050F1DD" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>szívelégtelenség</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BB40A8C" w14:textId="6F0F39DE" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735872" w:rsidRPr="00CF515E" w14:paraId="06D21DCD" w14:textId="77777777" w:rsidTr="00FA6B93">
         <w:tc>
           <w:tcPr>
@@ -1548,101 +1479,99 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hypercholest</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C67025B" w14:textId="362BE7F2" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pozitív családi anamnézis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735872" w:rsidRPr="00CF515E" w14:paraId="69E10A2A" w14:textId="77777777" w:rsidTr="00FA6B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CDF28D" w14:textId="1CCC7DC4" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ált. érelmeszesedés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08DEE417" w14:textId="4D6DF0C7" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">immunológiai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1684,51 +1613,50 @@
               <w:t xml:space="preserve">daganatos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>megbet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06CC2248" w14:textId="0DBACF2C" w:rsidR="00735872" w:rsidRPr="00CF515E" w:rsidRDefault="00735872" w:rsidP="00735872">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>anticoncipiens</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1746,61 +1674,59 @@
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pozitív</w:t>
       </w:r>
       <w:r w:rsidR="00F37DA5" w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> válasz esetén lehetőleg a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F37DA5" w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vizsg.számát</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F37DA5" w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is kérjük:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9042"/>
       </w:tblGrid>
       <w:tr w:rsidR="0045450B" w:rsidRPr="00CF515E" w14:paraId="06FD6E9D" w14:textId="77777777" w:rsidTr="00FA6B93">
@@ -1850,63 +1776,61 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>beavatk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">időpontja, száma, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kat.orvos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E3784" w:rsidRPr="00CF515E" w14:paraId="7E7361A6" w14:textId="77777777" w:rsidTr="00FA6B93">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43891EE7" w14:textId="16970B09" w:rsidR="007E3784" w:rsidRPr="00CF515E" w:rsidRDefault="007E3784" w:rsidP="0093323F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:rPr>
@@ -1997,72 +1921,61 @@
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F9E754C" w14:textId="2457C0E7" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="0029035D" w:rsidP="0029035D">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">vércsoport, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>vércsoport, Rh.*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D06AC3D" w14:textId="519C80F1" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="0029035D" w:rsidP="0029035D">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vérzési-alvadási idő*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2093,51 +2006,50 @@
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trombocita</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77748A71" w14:textId="7C0B6CE6" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="0029035D" w:rsidP="0029035D">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prothrombin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
@@ -2168,113 +2080,119 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hemoglobin*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E96330" w14:textId="5D5D9B1B" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="0029035D" w:rsidP="0029035D">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>se Nátrium, Kálium*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029035D" w:rsidRPr="00CF515E" w14:paraId="6F81FCF5" w14:textId="77777777" w:rsidTr="006E04CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3127823C" w14:textId="02266191" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="00914025" w:rsidP="0029035D">
-[...17 lines deleted...]
-              <w:t>HDL Koleszterin*</w:t>
+          <w:p w14:paraId="3127823C" w14:textId="223D708E" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="00BA574B" w:rsidP="0029035D">
+            <w:pPr>
+              <w:pStyle w:val="Nincstrkz"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4021"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00914025" w:rsidRPr="00CF515E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DL Koleszterin*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53BC07BF" w14:textId="6B1435D8" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="0029035D" w:rsidP="0029035D">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>se Koleszterin*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2294,51 +2212,50 @@
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>se Kreatin*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60A09118" w14:textId="016293E9" w:rsidR="0029035D" w:rsidRPr="00CF515E" w:rsidRDefault="0029035D" w:rsidP="0029035D">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CN*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2553,100 +2470,89 @@
               <w:t>falmozgás-zavar (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>segmens</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54E2B563" w14:textId="5C316A28" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">billentyűk   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Insuff</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.(</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">°, </w:t>
+              <w:t xml:space="preserve">.(°, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>grad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
@@ -2736,51 +2642,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6B9A83AF" w14:textId="77777777" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21BACDDB" w14:textId="6EC2665B" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ao</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
@@ -2831,51 +2736,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="59538F94" w14:textId="77777777" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75B802C5" w14:textId="32DDAB7E" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2927,51 +2831,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="17D03E9A" w14:textId="77777777" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFE615B" w14:textId="7D08D31E" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3027,51 +2930,50 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26F074B9" w14:textId="77777777" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71BA9FE4" w14:textId="569817A3" w:rsidR="00117D22" w:rsidRPr="00CF515E" w:rsidRDefault="00117D22" w:rsidP="00BD17E6">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pulm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
@@ -3114,69 +3016,51 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0399C36A" w14:textId="34BB4C03" w:rsidR="00B938CC" w:rsidRPr="00CF515E" w:rsidRDefault="00B938CC" w:rsidP="00B4627E">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGOMETRIA ** </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">EKG-eltérés és </w:t>
+              <w:t xml:space="preserve">ERGOMETRIA **    (EKG-eltérés és </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>localisatio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007362E8" w:rsidRPr="00CF515E" w14:paraId="37385EAB" w14:textId="77777777" w:rsidTr="00F029E7">
         <w:trPr>
           <w:trHeight w:val="781"/>
@@ -3712,63 +3596,53 @@
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Terheléses és/vagy nyugalmi szívizom-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>scintigraphia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">**          </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">   (</w:t>
+              <w:t>**             (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>segmens</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00307740" w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3839,69 +3713,51 @@
         <w:trPr>
           <w:trHeight w:val="899"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="643F5E0D" w14:textId="6D2FA56A" w:rsidR="00CD2D66" w:rsidRPr="00CF515E" w:rsidRDefault="00CD2D66" w:rsidP="00B4627E">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izotópos kamrafal-mozgás </w:t>
-[...17 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Izotópos kamrafal-mozgás vizsgálat:**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C349ED1" w14:textId="77777777" w:rsidR="00FE08DD" w:rsidRPr="00E62BD7" w:rsidRDefault="00FE08DD" w:rsidP="0099696F">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3929,69 +3785,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Viability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t>*            MR</w:t>
+              <w:t xml:space="preserve"> vizsgálat:**            MR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="231B2C26" w14:textId="47748613" w:rsidR="006E0D41" w:rsidRPr="00CF515E" w:rsidRDefault="006E0D41" w:rsidP="0099696F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EC5FC20" w14:textId="77777777" w:rsidR="0099696F" w:rsidRPr="00E62BD7" w:rsidRDefault="0099696F" w:rsidP="0099696F">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
@@ -4017,76 +3855,66 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9042"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A55C1" w:rsidRPr="00CF515E" w14:paraId="23CC3981" w14:textId="77777777" w:rsidTr="00A25A56">
         <w:trPr>
           <w:trHeight w:val="899"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D829E95" w14:textId="77777777" w:rsidR="000A55C1" w:rsidRPr="00CF515E" w:rsidRDefault="000A55C1" w:rsidP="0099696F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CoronCT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:*</w:t>
-[...8 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>:**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="366D8D23" w14:textId="4C4D1268" w:rsidR="000A55C1" w:rsidRPr="00CF515E" w:rsidRDefault="000A55C1" w:rsidP="0099696F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FD6A924" w14:textId="77777777" w:rsidR="00485B33" w:rsidRPr="00E62BD7" w:rsidRDefault="00485B33" w:rsidP="0099696F">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
@@ -4127,62 +3955,52 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Carotis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> Doppler:*</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6A826763" w14:textId="77777777" w:rsidR="000B26BF" w:rsidRPr="00CF515E" w:rsidRDefault="000B26BF" w:rsidP="00257FC3">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="158D08CD" w14:textId="1C016E5B" w:rsidR="00257FC3" w:rsidRPr="00CF515E" w:rsidRDefault="00257FC3" w:rsidP="0099696F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4224,62 +4042,52 @@
       </w:tblGrid>
       <w:tr w:rsidR="0000486F" w:rsidRPr="00CF515E" w14:paraId="4F1F8C44" w14:textId="77777777" w:rsidTr="00B952BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2DD7E957" w14:textId="414F4D5F" w:rsidR="0000486F" w:rsidRPr="00CF515E" w:rsidRDefault="0000486F" w:rsidP="0099696F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Góckutatás </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Góckutatás eredménye:*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000486F" w:rsidRPr="00CF515E" w14:paraId="7A8DF02A" w14:textId="77777777" w:rsidTr="00B952BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0854E87E" w14:textId="06AA7659" w:rsidR="0000486F" w:rsidRPr="00CF515E" w:rsidRDefault="00053BB3" w:rsidP="0099696F">
             <w:pPr>
               <w:pStyle w:val="Nincstrkz"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF515E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4603,51 +4411,107 @@
                 <w:tab w:val="left" w:pos="4021"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77353C0D" w14:textId="77777777" w:rsidR="00547037" w:rsidRPr="00CF515E" w:rsidRDefault="00547037" w:rsidP="0099696F">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F70D2B3" w14:textId="77777777" w:rsidR="000C6816" w:rsidRPr="00CF515E" w:rsidRDefault="000C6816" w:rsidP="000C6816">
+    <w:p w14:paraId="717FD12A" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35195900" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA2E3C5" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B40EC7E" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F70D2B3" w14:textId="3708E4DE" w:rsidR="000C6816" w:rsidRPr="00CF515E" w:rsidRDefault="000C6816" w:rsidP="000C6816">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A beteg előzetes, részletes felvilágosítás után a beavatkozásba</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FF983C" w14:textId="064FF61F" w:rsidR="009C6D7B" w:rsidRPr="00CF515E" w:rsidRDefault="000C6816" w:rsidP="000C6816">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
@@ -4676,51 +4540,142 @@
         <w:t>invazív</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vagy műtéti beavatkozásba beleegyezését adta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C67C240" w14:textId="77777777" w:rsidR="000C6816" w:rsidRPr="00CF515E" w:rsidRDefault="000C6816" w:rsidP="000C6816">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680FDB16" w14:textId="77777777" w:rsidR="000C6816" w:rsidRPr="00CF515E" w:rsidRDefault="000C6816" w:rsidP="000C6816">
+    <w:p w14:paraId="537EA97A" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4021197A" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03140643" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A636F7" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F36C93A" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E28380" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E315F1D" w14:textId="77777777" w:rsidR="00BA574B" w:rsidRDefault="00BA574B" w:rsidP="000C6816">
+      <w:pPr>
+        <w:pStyle w:val="Nincstrkz"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4021"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680FDB16" w14:textId="33DBB166" w:rsidR="000C6816" w:rsidRPr="00CF515E" w:rsidRDefault="000C6816" w:rsidP="000C6816">
       <w:pPr>
         <w:pStyle w:val="Nincstrkz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF515E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4763,83 +4718,83 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aláírása</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C6816" w:rsidRPr="00CF515E" w:rsidSect="008143E2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="1417" w:bottom="0" w:left="1417" w:header="568" w:footer="662" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A8562E2" w14:textId="77777777" w:rsidR="00610C23" w:rsidRDefault="00610C23" w:rsidP="0051791C">
+    <w:p w14:paraId="75D43C2B" w14:textId="77777777" w:rsidR="005D4658" w:rsidRDefault="005D4658" w:rsidP="0051791C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FE3D036" w14:textId="77777777" w:rsidR="00610C23" w:rsidRDefault="00610C23" w:rsidP="0051791C">
+    <w:p w14:paraId="4B22A2B6" w14:textId="77777777" w:rsidR="005D4658" w:rsidRDefault="005D4658" w:rsidP="0051791C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3799A313" w14:textId="77777777" w:rsidR="00EF456E" w:rsidRDefault="00EF456E">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4971,61 +4926,61 @@
     </w:r>
     <w:r w:rsidR="006E601F" w:rsidRPr="006E601F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A0A86DC" w14:textId="77777777" w:rsidR="00EF456E" w:rsidRDefault="00EF456E">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5503469F" w14:textId="77777777" w:rsidR="00610C23" w:rsidRDefault="00610C23" w:rsidP="0051791C">
+    <w:p w14:paraId="6E1985FC" w14:textId="77777777" w:rsidR="005D4658" w:rsidRDefault="005D4658" w:rsidP="0051791C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F0581DD" w14:textId="77777777" w:rsidR="00610C23" w:rsidRDefault="00610C23" w:rsidP="0051791C">
+    <w:p w14:paraId="070F3ACC" w14:textId="77777777" w:rsidR="005D4658" w:rsidRDefault="005D4658" w:rsidP="0051791C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A6946C2" w14:textId="77777777" w:rsidR="00EF456E" w:rsidRDefault="00EF456E">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B0FC680" w14:textId="5DDF2673" w:rsidR="004C0B7C" w:rsidRDefault="008A2745" w:rsidP="004C0B7C">
     <w:pPr>
@@ -5154,52 +5109,52 @@
         <w:tab w:val="left" w:pos="936"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734A11D6" w14:textId="77777777" w:rsidR="00EF456E" w:rsidRDefault="00EF456E">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F0884"/>
@@ -5263,50 +5218,51 @@
     <w:rsid w:val="00481646"/>
     <w:rsid w:val="00485B33"/>
     <w:rsid w:val="00494518"/>
     <w:rsid w:val="004B52BF"/>
     <w:rsid w:val="004C0B7C"/>
     <w:rsid w:val="004D06B0"/>
     <w:rsid w:val="004E1CB6"/>
     <w:rsid w:val="004F0884"/>
     <w:rsid w:val="004F7573"/>
     <w:rsid w:val="0051791C"/>
     <w:rsid w:val="0052096C"/>
     <w:rsid w:val="00526079"/>
     <w:rsid w:val="005303A1"/>
     <w:rsid w:val="00541A64"/>
     <w:rsid w:val="00547037"/>
     <w:rsid w:val="00551A1B"/>
     <w:rsid w:val="005661A1"/>
     <w:rsid w:val="00585A25"/>
     <w:rsid w:val="0059444A"/>
     <w:rsid w:val="005A2C3C"/>
     <w:rsid w:val="005B1BF9"/>
     <w:rsid w:val="005C19B5"/>
     <w:rsid w:val="005C6DE8"/>
     <w:rsid w:val="005D0226"/>
     <w:rsid w:val="005D0817"/>
+    <w:rsid w:val="005D4658"/>
     <w:rsid w:val="005E0D2C"/>
     <w:rsid w:val="005F5ABC"/>
     <w:rsid w:val="00604AA1"/>
     <w:rsid w:val="006073A0"/>
     <w:rsid w:val="00607D1A"/>
     <w:rsid w:val="00610C23"/>
     <w:rsid w:val="0063427B"/>
     <w:rsid w:val="006343C6"/>
     <w:rsid w:val="00682011"/>
     <w:rsid w:val="00685DC2"/>
     <w:rsid w:val="006B0DFC"/>
     <w:rsid w:val="006C0EFC"/>
     <w:rsid w:val="006D3347"/>
     <w:rsid w:val="006E04CC"/>
     <w:rsid w:val="006E0D41"/>
     <w:rsid w:val="006E0F2F"/>
     <w:rsid w:val="006E5E7A"/>
     <w:rsid w:val="006E601F"/>
     <w:rsid w:val="006F4625"/>
     <w:rsid w:val="00710E23"/>
     <w:rsid w:val="00735872"/>
     <w:rsid w:val="007362E8"/>
     <w:rsid w:val="007370B8"/>
     <w:rsid w:val="00752B9C"/>
     <w:rsid w:val="00756B1C"/>
@@ -5349,50 +5305,51 @@
     <w:rsid w:val="00A169F9"/>
     <w:rsid w:val="00A25A56"/>
     <w:rsid w:val="00A3292A"/>
     <w:rsid w:val="00A45DB5"/>
     <w:rsid w:val="00A47A54"/>
     <w:rsid w:val="00A62899"/>
     <w:rsid w:val="00A853A6"/>
     <w:rsid w:val="00A87437"/>
     <w:rsid w:val="00A976BA"/>
     <w:rsid w:val="00AB194E"/>
     <w:rsid w:val="00AE3F73"/>
     <w:rsid w:val="00AF5C8C"/>
     <w:rsid w:val="00B359CA"/>
     <w:rsid w:val="00B40AD3"/>
     <w:rsid w:val="00B4627E"/>
     <w:rsid w:val="00B56079"/>
     <w:rsid w:val="00B73771"/>
     <w:rsid w:val="00B828AE"/>
     <w:rsid w:val="00B83F25"/>
     <w:rsid w:val="00B8512D"/>
     <w:rsid w:val="00B921DD"/>
     <w:rsid w:val="00B938CC"/>
     <w:rsid w:val="00B94CA7"/>
     <w:rsid w:val="00B94D76"/>
     <w:rsid w:val="00B952BF"/>
+    <w:rsid w:val="00BA574B"/>
     <w:rsid w:val="00BB3C3D"/>
     <w:rsid w:val="00BC1C9A"/>
     <w:rsid w:val="00BC6652"/>
     <w:rsid w:val="00BD17E6"/>
     <w:rsid w:val="00BF1F21"/>
     <w:rsid w:val="00BF62FE"/>
     <w:rsid w:val="00BF6E3B"/>
     <w:rsid w:val="00C11617"/>
     <w:rsid w:val="00C12B28"/>
     <w:rsid w:val="00C25297"/>
     <w:rsid w:val="00C37E83"/>
     <w:rsid w:val="00C446E3"/>
     <w:rsid w:val="00C5412D"/>
     <w:rsid w:val="00C56477"/>
     <w:rsid w:val="00C61069"/>
     <w:rsid w:val="00C658A6"/>
     <w:rsid w:val="00C83D35"/>
     <w:rsid w:val="00CA1398"/>
     <w:rsid w:val="00CA7E0B"/>
     <w:rsid w:val="00CB3E3B"/>
     <w:rsid w:val="00CB3FDC"/>
     <w:rsid w:val="00CB53D4"/>
     <w:rsid w:val="00CC003A"/>
     <w:rsid w:val="00CC14A6"/>
     <w:rsid w:val="00CC630C"/>
@@ -5415,50 +5372,51 @@
     <w:rsid w:val="00E325E3"/>
     <w:rsid w:val="00E45D50"/>
     <w:rsid w:val="00E5121B"/>
     <w:rsid w:val="00E54AAB"/>
     <w:rsid w:val="00E62BD7"/>
     <w:rsid w:val="00E653AE"/>
     <w:rsid w:val="00E80C56"/>
     <w:rsid w:val="00E80C65"/>
     <w:rsid w:val="00EF456E"/>
     <w:rsid w:val="00F029E7"/>
     <w:rsid w:val="00F26DC2"/>
     <w:rsid w:val="00F37DA5"/>
     <w:rsid w:val="00F569B1"/>
     <w:rsid w:val="00F5745D"/>
     <w:rsid w:val="00F600CF"/>
     <w:rsid w:val="00F7436D"/>
     <w:rsid w:val="00F94799"/>
     <w:rsid w:val="00F955E8"/>
     <w:rsid w:val="00FA6B93"/>
     <w:rsid w:val="00FB2F76"/>
     <w:rsid w:val="00FC6F95"/>
     <w:rsid w:val="00FD5C76"/>
     <w:rsid w:val="00FE08DD"/>
     <w:rsid w:val="00FE1ADD"/>
     <w:rsid w:val="00FE5AE4"/>
+    <w:rsid w:val="00FE7659"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="671B04EF"/>
@@ -6830,70 +6788,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>342</Words>
-  <Characters>2364</Characters>
+  <Words>344</Words>
+  <Characters>2374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2701</CharactersWithSpaces>
+  <CharactersWithSpaces>2713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Futó Zsolt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>