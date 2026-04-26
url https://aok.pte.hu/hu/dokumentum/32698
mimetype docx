--- v0 (2026-01-10)
+++ v1 (2026-04-26)
@@ -1,871 +1,1129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00ED7491" w14:textId="6E4ACC8D" w:rsidR="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="0010413F">
+    <w:p w14:paraId="4209F24C" w14:textId="74A008C5" w:rsidR="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="0010413F">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VIZSGAIDŐPONT BEJELENTŐ</w:t>
+      </w:r>
+      <w:r w:rsidR="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>GY</w:t>
+      </w:r>
+      <w:r w:rsidR="003A407C" w:rsidRPr="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OSZ I-</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="003A407C" w:rsidRPr="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A407C" w:rsidRPr="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>és BIOTECHNOLÓGI</w:t>
+      </w:r>
+      <w:r w:rsidR="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00835BA0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00835BA0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sc</w:t>
+      </w:r>
+      <w:r w:rsidR="003A407C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00155092">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00155092">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23299">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. tanév </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3B3E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="002C5F42">
         <w:rPr>
-          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>VIZSGAIDŐPONT BEJELENT</w:t>
-[...127 lines deleted...]
-        </w:rPr>
         <w:t>. félév</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309D95E6" w14:textId="77777777" w:rsidR="0010413F" w:rsidRDefault="0010413F" w:rsidP="0010413F">
+    <w:p w14:paraId="12A13623" w14:textId="77777777" w:rsidR="0010413F" w:rsidRDefault="0010413F" w:rsidP="0010413F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="399"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288C6D60" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="002C5F42" w:rsidRDefault="0010413F" w:rsidP="0010413F">
+    <w:p w14:paraId="4DA69F1A" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="002C5F42" w:rsidRDefault="0010413F" w:rsidP="0010413F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="399"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C5F42">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Tantárgyfelelős neve___________________________________________________________ elérhetősége: ___________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4CD288" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="002C5F42" w:rsidRDefault="0010413F" w:rsidP="0010413F">
+    <w:p w14:paraId="0C327FBE" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="002C5F42" w:rsidRDefault="0010413F" w:rsidP="0010413F">
       <w:pPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="399"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C5F42">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Intézet neve: ____________________________________________________________ adminisztrátor elérhetősége: _______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543574A6" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+    <w:p w14:paraId="085B4098" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="399"/>
         <w:rPr>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C8E035" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="0010413F" w:rsidRDefault="001B56FE" w:rsidP="0010413F">
+    <w:p w14:paraId="2FC9ACE9" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="0010413F" w:rsidRDefault="001B56FE" w:rsidP="0010413F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="399"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A vizsgaidőpontra az alábbi tárgyak hallgatói jelentkezhetnek (tárgykód és tárgycím)</w:t>
       </w:r>
       <w:r w:rsidR="002C5F42" w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324E0F98" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="002C5F42">
+    <w:p w14:paraId="66FB2821" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="399"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidSect="009A3BAA">
+        <w:sectPr w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidSect="004C1D0A">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="2268" w:right="849" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgMar w:top="2268" w:right="849" w:bottom="1417" w:left="1417" w:header="680" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B918DA" w14:textId="76201401" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="4C3F70C0" w14:textId="79BDA6BD" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">O_ _ - _ _ </w:t>
       </w:r>
-      <w:r w:rsidR="00210135">
+      <w:r w:rsidR="00932978">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_ - T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FB4CD9" w14:textId="38F1D77F" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="38D54BC5" w14:textId="1016E159" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">O_ _ - _ _ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00210135">
+        <w:t xml:space="preserve">O_ _ - _ _ _ </w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>_ - T / V: ________________________</w:t>
+        <w:t>- T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBFD8CE" w14:textId="585D1BEF" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="69C88C1F" w14:textId="7B83063B" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">O_ _ - _ _ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00210135">
+        <w:t>O_ _ - _ _ _</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">_ </w:t>
+        <w:t xml:space="preserve"> _</w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>_ - T / V________________________</w:t>
+        <w:t xml:space="preserve"> - T / V________________________</w:t>
       </w:r>
       <w:r w:rsidR="001B56FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ED249C" w14:textId="7C6BEEA3" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="4DB46D02" w14:textId="5D0D29D3" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">O_ _ - _ _ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00210135">
+        <w:t>O_ _ - _ _ _</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">_ </w:t>
+        <w:t xml:space="preserve"> _</w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>_ - T / V: ________________________</w:t>
+        <w:t xml:space="preserve"> - T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA26357" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="1DC6C736" w14:textId="0B6EC345" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>O_ _ - _ _ _ - T / V: ________________________</w:t>
+        <w:t xml:space="preserve">O_ _ - _ _ _ </w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010413F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>- T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC9E54F" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="6DD52227" w14:textId="1AC224FB" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>O_ _ - _ _ _ - T / V: ________________________</w:t>
+        <w:t>O_ _ - _ _ _</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010413F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6EE655" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="248C3392" w14:textId="2A23D87A" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>O_ _ - _ _ _ - T / V: ________________________</w:t>
+        <w:t>O_ _ - _ _ _</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010413F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C873488" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="31A33631" w14:textId="48922DFF" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>O_ _ - _ _ _ - T / V: ________________________</w:t>
+        <w:t>O_ _ - _ _ _</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010413F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - T / V: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F6FD61" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
+    <w:p w14:paraId="5D62BA95" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidRDefault="0010413F" w:rsidP="001B56FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="0010413F" w:rsidRPr="0010413F" w:rsidSect="0010413F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2268" w:right="849" w:bottom="1417" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="142"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53634003" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="009249F5" w:rsidRDefault="002C5F42" w:rsidP="009249F5">
+    <w:p w14:paraId="2F9CDC98" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="009249F5" w:rsidRDefault="002C5F42" w:rsidP="009249F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="399"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">T = tárgykurzus </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> kérjük bejelölni)</w:t>
+        <w:t>T = tárgykurzus /  V = vizsgakurzus ( megfelelőt kérjük bejelölni)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219BA1C3" w14:textId="77777777" w:rsidR="00C77750" w:rsidRPr="00C77750" w:rsidRDefault="002C5F42" w:rsidP="00C77750">
+    <w:p w14:paraId="2FC76D5D" w14:textId="77777777" w:rsidR="00C77750" w:rsidRPr="00C77750" w:rsidRDefault="002C5F42" w:rsidP="00C77750">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="399"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Az érintett hallgatók összlétszáma: ________ fő     </w:t>
       </w:r>
       <w:r w:rsidR="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Összes meghirdetett vizsgahely: _________db</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0AE759" w14:textId="302A6F24" w:rsidR="001B56FE" w:rsidRPr="00210135" w:rsidRDefault="009249F5" w:rsidP="006D77F5">
+    <w:p w14:paraId="10BB60D4" w14:textId="0CEA1DE3" w:rsidR="001B56FE" w:rsidRPr="00FE3275" w:rsidRDefault="009249F5" w:rsidP="009249F5">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:right="-822"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00210135">
+      <w:r w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A vizsgaidőszak időtartama</w:t>
       </w:r>
-      <w:r w:rsidR="00FD57CB" w:rsidRPr="00210135">
+      <w:r w:rsidR="0077207F" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>: 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C260CC">
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00210135">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD57CB" w:rsidRPr="00210135">
+      <w:r w:rsidR="004A3B3E" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">december </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C260CC">
+        <w:t>május 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00210135">
+      <w:r w:rsidR="00155092" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>-t</w:t>
       </w:r>
-      <w:r w:rsidR="00C260CC">
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
-      <w:r w:rsidR="00B862F3" w:rsidRPr="00210135">
+      <w:r w:rsidR="00155092" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD57CB" w:rsidRPr="00210135">
+        <w:t>l - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C260CC">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000239C6" w:rsidRPr="00210135">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00155092" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD57CB" w:rsidRPr="00210135">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3B3E" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>január 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C260CC">
+        <w:t>ú</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000239C6" w:rsidRPr="00210135">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3B3E" w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>-ig (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048018B" w:rsidRPr="00210135">
+        <w:t>ius</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000239C6" w:rsidRPr="00210135">
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hét)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000239C6" w:rsidRPr="00210135">
+        <w:t>-ig (7 hét)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="0"/>
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biotechnológia </w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sc </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>végzős évf. vizsgaidőszak időtartama</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>: 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. május </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>l - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">május </w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D22" w:rsidRPr="00483164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hét)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="695A049E" w14:textId="77777777" w:rsidR="0010413F" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+    <w:p w14:paraId="7F7E68E6" w14:textId="77777777" w:rsidR="0010413F" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="399"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A vizsgák __________ órakor kezdődnek       </w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>A vizsgák típusa:</w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
@@ -901,3027 +1159,3699 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>szóbeli</w:t>
       </w:r>
       <w:r w:rsidRPr="0010413F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6FFF95" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="0010413F" w:rsidRDefault="002C5F42" w:rsidP="00BB0A84">
+    <w:p w14:paraId="2F8B2F20" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="0010413F" w:rsidRDefault="002C5F42" w:rsidP="00BB0A84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="399"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1400"/>
         <w:gridCol w:w="1293"/>
-        <w:gridCol w:w="900"/>
-        <w:gridCol w:w="943"/>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="1006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00222A98" w:rsidRPr="0010413F" w14:paraId="2BDFDB5D" w14:textId="77777777" w:rsidTr="001C79BF">
+      <w:tr w:rsidR="001B56FE" w:rsidRPr="0010413F" w14:paraId="538F3AA9" w14:textId="77777777" w:rsidTr="001B56FE">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58E4AD06" w14:textId="6BE0B92E" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="099BA3F0" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>hét</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57CEB1D2" w14:textId="06622DB0" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="32ECE257" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>hétfő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F889BAF" w14:textId="59576EAF" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="44B3E744" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>kedd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C94C9C" w14:textId="09F32E10" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="44BBF65E" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>szerda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="138CD3D1" w14:textId="56BF2C1B" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="79E745BE" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>csütörtök</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CA6B5EB" w14:textId="0A1AFE18" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="386B82CF" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>péntek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="429DCCAA" w14:textId="3C32C07D" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="0F86118C" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>szombat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AC17CDC" w14:textId="20E48E52" w:rsidR="00222A98" w:rsidRPr="0010413F" w:rsidRDefault="00222A98" w:rsidP="00222A98">
+          <w:p w14:paraId="255BF33D" w14:textId="77777777" w:rsidR="0010413F" w:rsidRPr="00560B3F" w:rsidRDefault="0010413F" w:rsidP="00BB0A84">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010413F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+            <w:r w:rsidRPr="00560B3F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>vasárnap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="4F40D5AD" w14:textId="77777777" w:rsidTr="00222A98">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="752FA36F" w14:textId="77777777" w:rsidTr="003F2B9F">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45EF57A6" w14:textId="2EB155F6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="38CA3485" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A02657B" w14:textId="647E15EE" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">dec. 8. </w:t>
+          <w:p w14:paraId="404DA4F6" w14:textId="09B4CE59" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18FBE1EC" w14:textId="57DE007D" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 9.</w:t>
+          <w:p w14:paraId="7DBE589D" w14:textId="0CB5A43B" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1216E418" w14:textId="085A912B" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 10.</w:t>
+          <w:p w14:paraId="0A5A8AC8" w14:textId="1724CBD1" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13391987" w14:textId="63B75A3C" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 11.</w:t>
+          <w:p w14:paraId="4E8AC4FD" w14:textId="4F4F616F" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10951B59" w14:textId="019C1EE7" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 12.</w:t>
+          <w:p w14:paraId="3CB40FCD" w14:textId="1232E82D" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4346EDDD" w14:textId="6A92DDC6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 13.</w:t>
+          <w:p w14:paraId="62CF08E8" w14:textId="4DEEC68B" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13200A89" w14:textId="4AB8A05D" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 14.</w:t>
+          <w:p w14:paraId="3B959987" w14:textId="2B3E44FB" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34D95">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="39B168B3" w14:textId="77777777" w:rsidTr="00222A98">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="2FA1C725" w14:textId="77777777" w:rsidTr="00575A6F">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055238A0" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="3F9DDFE5" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E52FF62" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="26A336B9" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111C215B" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="5E772B93" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F384FDC" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="1CCF9479" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5CA6C8" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="627FB947" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337703E0" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="58F3B208" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77DC6B35" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1801C390" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5E09D15B" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B818F2" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="2C31F9F2" w14:textId="77777777" w:rsidTr="00FE02E2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="6E3C4E6C" w14:textId="77777777" w:rsidTr="00D71934">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="660A704B" w14:textId="62BE10B8" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="6C619800" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3982E236" w14:textId="4524E3CF" w:rsidR="00AD494A" w:rsidRPr="000465F0" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 15.</w:t>
+          <w:p w14:paraId="771135BA" w14:textId="20E82514" w:rsidR="00E74B23" w:rsidRPr="000465F0" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D2CF9D8" w14:textId="5E60BDEB" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 16.</w:t>
+          <w:p w14:paraId="6A4718FA" w14:textId="1D7F4C6A" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7179D791" w14:textId="274952E2" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 17.</w:t>
+          <w:p w14:paraId="44962B20" w14:textId="0EF471DB" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A4FB881" w14:textId="12776BD6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 18.</w:t>
+          <w:p w14:paraId="50015193" w14:textId="3F9B415B" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       máj. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F661D2F" w14:textId="222CFDEB" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 19.</w:t>
+          <w:p w14:paraId="5DA36445" w14:textId="49A6AC65" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">máj. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B7A5243" w14:textId="697B05D6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 20.</w:t>
+          <w:p w14:paraId="604A8C2C" w14:textId="4EB2806B" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj. 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB2CB66" w14:textId="06843BF3" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 21.</w:t>
+          <w:p w14:paraId="26F05D69" w14:textId="7DAA0D9A" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E25608" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>máj</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74B23">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74B23">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="74CBFE19" w14:textId="77777777" w:rsidTr="00FE02E2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="1E227D95" w14:textId="77777777" w:rsidTr="00D71934">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="144E965A" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="1A9977CD" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="25EAC194" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="000465F0" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C95C2FA" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="000465F0" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A111E29" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="68659994" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBEEB1A" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="1CC1BBC7" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604E26F9" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="4F4D822E" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313A1931" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="6B880416" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1CE53482" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C11B6FA" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="201C328D" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA57FBF" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="1F2BAFDD" w14:textId="77777777" w:rsidTr="00AD494A">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="739E3E7F" w14:textId="77777777" w:rsidTr="006F23A3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50DFEBBC" w14:textId="08C340BB" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="2C3883A3" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39635F71" w14:textId="07BC44C8" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00962627">
+          <w:p w14:paraId="0F1EDB23" w14:textId="37FE821C" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34514B37" w14:textId="1CCF2223" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 23.</w:t>
+          <w:p w14:paraId="2DC975CE" w14:textId="5444A235" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DBF5CAA" w14:textId="05C1C8A3" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 24.</w:t>
+          <w:p w14:paraId="24B91A22" w14:textId="3C9C0B9D" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2152BDE0" w14:textId="4862DDC6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 25.</w:t>
+          <w:p w14:paraId="6C2C49F7" w14:textId="6699A57A" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E25608" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidR="00E74B23">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74B23">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4B053A" w14:textId="0014A261" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 26.</w:t>
+          <w:p w14:paraId="7A1E6ABC" w14:textId="26EC94EA" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F146D85" w14:textId="288E7E7C" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 27.</w:t>
+          <w:p w14:paraId="7BF19E9C" w14:textId="39FEF1DB" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DBA4D12" w14:textId="28AD29FD" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 28.</w:t>
+          <w:p w14:paraId="7F5ED1A9" w14:textId="53E81ECF" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="3706BA31" w14:textId="77777777" w:rsidTr="00AD494A">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="48BA56AF" w14:textId="77777777" w:rsidTr="006F23A3">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0682BB" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="18D082F4" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D22AC9" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="006A09C2" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="123C8503" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="006A09C2" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C0153F" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="36C78AAC" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3EFBDC84" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201FC65F" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5F478A7E" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E09F4D6" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5698FC1B" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F02BD23" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="460C8D12" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="071ECA40" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6A8CCFA4" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4341A742" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="32CDF477" w14:textId="77777777" w:rsidTr="009E7009">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="26F4270C" w14:textId="77777777" w:rsidTr="00D71934">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1821CE0F" w14:textId="45DAEB08" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="2F9C4AE5" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63EACA46" w14:textId="623FB102" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 29.</w:t>
+          <w:p w14:paraId="19F20C6F" w14:textId="210D44D2" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="415EBB71" w14:textId="1EABEBC7" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 30.</w:t>
+          <w:p w14:paraId="75D3BE9C" w14:textId="3B4E01FE" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A49B9FC" w14:textId="2081A37B" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>dec. 31.</w:t>
+          <w:p w14:paraId="57446107" w14:textId="724D8970" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2970F3E1" w14:textId="6FAD679C" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 1.</w:t>
+          <w:p w14:paraId="754B3B35" w14:textId="000DF51A" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D48D7D3" w14:textId="6B8E19D8" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 2.</w:t>
+          <w:p w14:paraId="622B4F25" w14:textId="0B92196B" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E8CB8BC" w14:textId="348EADFE" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 3.</w:t>
+          <w:p w14:paraId="3288380D" w14:textId="52D666E8" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1797BA2C" w14:textId="38CB988B" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 4.</w:t>
+          <w:p w14:paraId="2EDB1CFF" w14:textId="7C13E04F" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="63B00026" w14:textId="77777777" w:rsidTr="009E7009">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="418C9C6F" w14:textId="77777777" w:rsidTr="00D71934">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222841D7" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="7F8ACAFA" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7288F4" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="0A99CDF0" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFCED28" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="497E2011" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B22DC64" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="06A108A4" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="636DBF65" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD53499" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="04546215" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104FB431" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="344371AF" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC070C6" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A6D06F1" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB345E0" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="16290322" w14:textId="77777777" w:rsidTr="001973C2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="24129DC6" w14:textId="77777777" w:rsidTr="006A09C2">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72029F46" w14:textId="54ACF0B2" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="4A5A240B" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69A528BA" w14:textId="4408B0C1" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 5.</w:t>
+          <w:p w14:paraId="7F258C0A" w14:textId="5830ED7A" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="001861C8" w14:textId="4E674574" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 6.</w:t>
+          <w:p w14:paraId="5E7A57DD" w14:textId="483E1E1F" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="426BF2F3" w14:textId="3BF5B3D6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 7.</w:t>
+          <w:p w14:paraId="1689996C" w14:textId="017BF940" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42541E15" w14:textId="2AA39899" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 8.</w:t>
+          <w:p w14:paraId="37CF796F" w14:textId="374F8C6E" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3012EFE2" w14:textId="6C4012B8" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 9.</w:t>
+          <w:p w14:paraId="2D726FD1" w14:textId="312325E1" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61898C4A" w14:textId="377E2F62" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 10.</w:t>
+          <w:p w14:paraId="1A386C43" w14:textId="36C11B7F" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74D7CEE4" w14:textId="567F699E" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 11.</w:t>
+          <w:p w14:paraId="019DF6D3" w14:textId="6358A866" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="3EE61B99" w14:textId="77777777" w:rsidTr="001973C2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="5D790EFE" w14:textId="77777777" w:rsidTr="006A09C2">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E69DE08" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="793B7358" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E77B8F6" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="78C4E812" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FFB053" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="3507EEC1" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="591C3CD6" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="0C5F3177" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B56D208" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="3AF9636B" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC45326" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="0C67DAC3" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52B6B544" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07402AFB" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4654D116" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BDA53E" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="3EFF724E" w14:textId="77777777" w:rsidTr="00FE02E2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="74B116AC" w14:textId="77777777" w:rsidTr="001B56FE">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CBD97EC" w14:textId="179B018D" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="08410D74" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3079FC52" w14:textId="3754D66A" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 12.</w:t>
+          <w:p w14:paraId="42ADD330" w14:textId="6F3F778A" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52D1A97C" w14:textId="774E6B84" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 13.</w:t>
+          <w:p w14:paraId="218BAD2F" w14:textId="72693EF4" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="505FCFC4" w14:textId="39FD3E20" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 14.</w:t>
+          <w:p w14:paraId="067FA843" w14:textId="21FEA252" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06B26441" w14:textId="4CF244D0" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 15</w:t>
+          <w:p w14:paraId="6A66D10D" w14:textId="36E6AA5D" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BCC11F" w14:textId="03522C78" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 16.</w:t>
+          <w:p w14:paraId="056EE134" w14:textId="2B759DBD" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58497BE1" w14:textId="1ABA1F8A" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 17.</w:t>
+          <w:p w14:paraId="09C23693" w14:textId="27EA9A35" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16225ABB" w14:textId="715650D6" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 18.</w:t>
+          <w:p w14:paraId="7AB45F18" w14:textId="74F91DAD" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júni. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="77230492" w14:textId="77777777" w:rsidTr="00FE02E2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="6E702568" w14:textId="77777777" w:rsidTr="001B56FE">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68D0E0EB" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="48BFC789" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30517542" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="0056A0C6" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400C2F4E" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="166282C8" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7FA45F" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="5C3FE4A2" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D18C9A" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="1A3308FB" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0BE3B6" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="32EC40FA" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="562B8905" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C858EB6" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5F345EBB" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC0B86E" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="280A4899" w14:textId="77777777" w:rsidTr="00FE02E2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="12A10E31" w14:textId="77777777" w:rsidTr="001B56FE">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="157350AC" w14:textId="5B3D3804" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="5F57F1A1" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010413F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>V7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03EAA53D" w14:textId="0C84455C" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 19.</w:t>
+          <w:p w14:paraId="4BDD883A" w14:textId="530DE7E9" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">júni. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BD1C4F7" w14:textId="599C8FBB" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 20.</w:t>
+          <w:p w14:paraId="0CBFF1A4" w14:textId="13C38359" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>jú</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25608">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="197E0D3A" w14:textId="30377E17" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 21.</w:t>
+          <w:p w14:paraId="3AA5C884" w14:textId="50D69E66" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>jú</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81C25">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>li</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>. 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81C25">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13CE2737" w14:textId="2E089A8F" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 22.</w:t>
+          <w:p w14:paraId="050A42AE" w14:textId="70D1D162" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júli. 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81C25">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66C324D9" w14:textId="6CD06346" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 23.</w:t>
+          <w:p w14:paraId="75ACAEB3" w14:textId="6B422D82" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júli. 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81C25">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="676977B0" w14:textId="141E661E" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 24.</w:t>
+          <w:p w14:paraId="7CB710A5" w14:textId="68ABA7B6" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júli. 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81C25">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5421997E" w14:textId="560F07BE" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
-[...11 lines deleted...]
-              <w:t>jan. 25.</w:t>
+          <w:p w14:paraId="16068174" w14:textId="704780F9" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>júli. 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81C25">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD494A" w:rsidRPr="0010413F" w14:paraId="3287B8C0" w14:textId="77777777" w:rsidTr="00FE02E2">
+      <w:tr w:rsidR="00E74B23" w:rsidRPr="0010413F" w14:paraId="74028AC6" w14:textId="77777777" w:rsidTr="001B56FE">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8FD68C" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="47AA397A" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02267ED9" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="686BE8B1" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DCF0F9" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="0ECAB34F" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C154565" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="114D8B7C" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6714025D" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="66ECC6D9" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05AB9F5A" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+          <w:p w14:paraId="24955284" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="240CF2F3" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8B6A12" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent5" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1FD1110C" w14:textId="77777777" w:rsidR="00AD494A" w:rsidRPr="0010413F" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7270FF64" w14:textId="77777777" w:rsidR="00E74B23" w:rsidRPr="0010413F" w:rsidRDefault="00E74B23" w:rsidP="00E74B23">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75509108" w14:textId="77777777" w:rsidR="00222A98" w:rsidRDefault="00222A98" w:rsidP="002C5F42">
+    <w:p w14:paraId="2092BA0E" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F862C2" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5F42">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Tantárgyfelelős aláírása</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5F42">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5F42">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B56FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C5F42">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>PH</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2EC301D6" w14:textId="5FB9C893" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+    <w:p w14:paraId="4EF184BE" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227E45D1" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C5F42">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Tantárgyfelelős aláírása</w:t>
+        <w:t>Hallgatói képviselők neve, szakja és aláírása</w:t>
       </w:r>
       <w:r w:rsidRPr="002C5F42">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">________________________________ </w:t>
-[...17 lines deleted...]
-        <w:t>PH</w:t>
+        <w:t>____________________________   _____    ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2A4E21" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+    <w:p w14:paraId="61491FC4" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1404043C" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+    <w:p w14:paraId="759031EB" w14:textId="77777777" w:rsidR="00D71934" w:rsidRDefault="00146C8C" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5F42">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Hallgatói képviselők neve, szakja és aláírása</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C5F42">
+        <w:t>Pécs, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CDF">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81C25">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F42" w:rsidRPr="002C5F42">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>. ____  _____</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F42" w:rsidRPr="002C5F42">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>____________________________   _____    ___________________</w:t>
+        <w:t xml:space="preserve">____________________________   _____  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792326C5" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
-[...8 lines deleted...]
-    <w:p w14:paraId="54933D84" w14:textId="718F13F8" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="00146C8C" w:rsidP="002C5F42">
+    <w:p w14:paraId="4D548EEC" w14:textId="2A074FE1" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002C5F42">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Pécs, 20</w:t>
-[...38 lines deleted...]
-        <w:t>____________________________   _____    ____________________</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FABC4CD" w14:textId="77777777" w:rsidR="002C5F42" w:rsidRPr="002C5F42" w:rsidRDefault="002C5F42" w:rsidP="002C5F42">
+    <w:p w14:paraId="3D434CF5" w14:textId="37D7F3A4" w:rsidR="00316A86" w:rsidRPr="009249F5" w:rsidRDefault="002C5F42" w:rsidP="009249F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002C5F42">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________   _____    ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47892C9A" w14:textId="77777777" w:rsidR="00124704" w:rsidRDefault="00124704" w:rsidP="000239C6">
-[...12 lines deleted...]
-    <w:p w14:paraId="3126093E" w14:textId="35CD754E" w:rsidR="00AD494A" w:rsidRPr="00E74AD3" w:rsidRDefault="00AD494A" w:rsidP="00AD494A">
+    <w:p w14:paraId="59EC32E9" w14:textId="4AA6D9F4" w:rsidR="005F1EBF" w:rsidRPr="00E74AD3" w:rsidRDefault="00D71934" w:rsidP="00667F0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00667F0D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>VIZSGAI</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F42" w:rsidRPr="00667F0D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DŐPONTOK MEGHIRDETÉSE: 2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00667F0D">
+        <w:t>VIZSGAI</w:t>
+      </w:r>
+      <w:r w:rsidR="00146C8C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>DŐPONTOK MEGHIRDETÉSE: 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>november 7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00667F0D">
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>-ig.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0075468D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F42" w:rsidRPr="00667F0D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6C8A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>április</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CDF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3586">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F42" w:rsidRPr="00667F0D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-ig.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5F42" w:rsidRPr="0075468D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74AD3">
+      <w:r w:rsidR="0075468D" w:rsidRPr="00E74AD3">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00575CDF">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">yomtatvány beküldése </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>yomtatvány beküldése T</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>TCs</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Cs</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CDF">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>-hoz emailben vagy papíron: 2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74AD3">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00932978">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>hoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CDF">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>december 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74AD3">
+        <w:t>: 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0075468D" w:rsidRPr="00E74AD3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6C8A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>május 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A13B4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0075468D" w:rsidRPr="00E74AD3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
         <w:t>-ig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6EB96C" w14:textId="6346E0AC" w:rsidR="005F1EBF" w:rsidRPr="000239C6" w:rsidRDefault="005F1EBF" w:rsidP="00AD494A">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="005F1EBF" w:rsidRPr="000239C6" w:rsidSect="009A3BAA">
+    <w:sectPr w:rsidR="005F1EBF" w:rsidRPr="00E74AD3" w:rsidSect="009A3BAA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="849" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D22092D" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
+    <w:p w14:paraId="491B4465" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C240589" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
+    <w:p w14:paraId="601F19C4" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3947,687 +4877,176 @@
   </w:font>
   <w:font w:name="Times-NewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CentSchbook Win95BT">
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F663208" w14:textId="77777777" w:rsidR="00B10E04" w:rsidRPr="00BE0F6E" w:rsidRDefault="001B56FE" w:rsidP="009A3BAA">
+  <w:p w14:paraId="65C3B2EE" w14:textId="5F62E686" w:rsidR="00B10E04" w:rsidRPr="004A13B4" w:rsidRDefault="00283C8A" w:rsidP="004A13B4">
     <w:pPr>
-      <w:tabs>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="llb"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BE0F6E">
-[...323 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="004A13B4">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ECC1DC7" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
+    <w:p w14:paraId="556A01AA" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A609EB" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
+    <w:p w14:paraId="3C003C3E" w14:textId="77777777" w:rsidR="00785CA1" w:rsidRDefault="00785CA1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E11F383" w14:textId="77777777" w:rsidR="00B10E04" w:rsidRPr="00283C8A" w:rsidRDefault="00B10E04">
+  <w:p w14:paraId="7E184306" w14:textId="2E43C28A" w:rsidR="005F1EBF" w:rsidRPr="00283C8A" w:rsidRDefault="00287950" w:rsidP="004A13B4">
     <w:pPr>
-      <w:pStyle w:val="lfej"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="LetterHeadMain"/>
+      <w:jc w:val="both"/>
       <w:rPr>
-        <w:b/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="LetterHeadMain"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
         <w:noProof/>
-        <w:lang w:eastAsia="hu-HU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27A2600F" wp14:editId="1B4BFA0A">
-[...10 lines deleted...]
-          <wp:docPr id="18" name="Kép 18" descr="PTEcimer"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="788AFDFF" wp14:editId="791E2537">
+          <wp:extent cx="2421584" cy="486000"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:docPr id="1970658289" name="Kép 1" descr="A képen szöveg, Betűtípus, embléma, Grafika látható&#10;&#10;Előfordulhat, hogy az AI által létrehozott tartalom helytelen."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 18" descr="PTEcimer"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1970658289" name="Kép 1" descr="A képen szöveg, Betűtípus, embléma, Grafika látható&#10;&#10;Előfordulhat, hogy az AI által létrehozott tartalom helytelen."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="971550" cy="971550"/>
+                    <a:ext cx="2421584" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00B10E04" w:rsidRPr="00BE0F6E">
-[...138 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06EF2F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA5E9564"/>
     <w:lvl w:ilvl="0" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5517,162 +5936,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4387518A"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BB07263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45961EA8"/>
     <w:lvl w:ilvl="0" w:tplc="85B6017A">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5768,51 +6075,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E03B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EEA540A"/>
     <w:lvl w:ilvl="0" w:tplc="F4305688">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5881,51 +6188,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65385BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDCC8296"/>
     <w:lvl w:ilvl="0" w:tplc="054EE9A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
@@ -5970,73 +6277,73 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B059EC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="62C807AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="lista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF43873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92BA4FBC"/>
     <w:lvl w:ilvl="0" w:tplc="BF12A38A">
       <w:start w:val="49"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6105,51 +6412,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CD2D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6CCD1AC"/>
     <w:lvl w:ilvl="0" w:tplc="85B6017A">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6245,368 +6552,372 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="520893777">
+  <w:num w:numId="1" w16cid:durableId="1089037964">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2045903832">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1438787945">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1945183974">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="649479581">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1173841134">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="390537864">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="341975356">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="890309689">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1652758153">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="336152925">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="351490479">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1631012712">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="13" w16cid:durableId="223106347">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1655987601">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="14" w16cid:durableId="2076704893">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1066223332">
-[...20 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1326663326">
+  <w:num w:numId="15" w16cid:durableId="339353945">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="242616484">
-[...11 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="50927434">
+  <w:num w:numId="16" w16cid:durableId="1751148028">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="48129"/>
+    <o:shapedefaults v:ext="edit" spidmax="50177"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA1E9F"/>
-    <w:rsid w:val="000239C6"/>
+    <w:rsid w:val="000032CA"/>
     <w:rsid w:val="00037B51"/>
     <w:rsid w:val="000465F0"/>
     <w:rsid w:val="00056D56"/>
-    <w:rsid w:val="0008318D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00093776"/>
     <w:rsid w:val="00096E68"/>
-    <w:rsid w:val="000D0187"/>
     <w:rsid w:val="000E646F"/>
+    <w:rsid w:val="000F22DD"/>
+    <w:rsid w:val="000F2D22"/>
     <w:rsid w:val="0010413F"/>
     <w:rsid w:val="00112D72"/>
-    <w:rsid w:val="001208C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00145EA3"/>
+    <w:rsid w:val="00113F82"/>
     <w:rsid w:val="00146C8C"/>
     <w:rsid w:val="00147C45"/>
+    <w:rsid w:val="00155092"/>
     <w:rsid w:val="0018289D"/>
     <w:rsid w:val="001843F0"/>
-    <w:rsid w:val="001973C2"/>
-    <w:rsid w:val="001B02AF"/>
     <w:rsid w:val="001B56FE"/>
-    <w:rsid w:val="001C6C43"/>
-    <w:rsid w:val="001C7631"/>
     <w:rsid w:val="001E0AB8"/>
     <w:rsid w:val="001E3536"/>
-    <w:rsid w:val="00210135"/>
     <w:rsid w:val="00212AE4"/>
     <w:rsid w:val="002178B7"/>
-    <w:rsid w:val="00222A98"/>
     <w:rsid w:val="002232EB"/>
     <w:rsid w:val="00227654"/>
     <w:rsid w:val="002327DB"/>
     <w:rsid w:val="00243B83"/>
     <w:rsid w:val="00261897"/>
     <w:rsid w:val="002712F5"/>
     <w:rsid w:val="00283C8A"/>
+    <w:rsid w:val="002840CC"/>
+    <w:rsid w:val="0028602E"/>
+    <w:rsid w:val="00287950"/>
     <w:rsid w:val="00290977"/>
     <w:rsid w:val="002A6229"/>
     <w:rsid w:val="002B0F6A"/>
     <w:rsid w:val="002C5F42"/>
     <w:rsid w:val="00300AFB"/>
     <w:rsid w:val="00305997"/>
+    <w:rsid w:val="00316A86"/>
     <w:rsid w:val="00322340"/>
     <w:rsid w:val="00352623"/>
     <w:rsid w:val="003632C1"/>
+    <w:rsid w:val="00363601"/>
     <w:rsid w:val="00374DBF"/>
+    <w:rsid w:val="00375D3A"/>
+    <w:rsid w:val="0037750E"/>
     <w:rsid w:val="003939BA"/>
+    <w:rsid w:val="00393CAB"/>
+    <w:rsid w:val="003A407C"/>
     <w:rsid w:val="003B3A28"/>
     <w:rsid w:val="003C4E65"/>
     <w:rsid w:val="003F133D"/>
     <w:rsid w:val="003F3713"/>
     <w:rsid w:val="00416737"/>
     <w:rsid w:val="00435E67"/>
     <w:rsid w:val="00453C2E"/>
     <w:rsid w:val="00456613"/>
     <w:rsid w:val="00465D78"/>
     <w:rsid w:val="00474D03"/>
     <w:rsid w:val="00477F1F"/>
-    <w:rsid w:val="0048018B"/>
     <w:rsid w:val="004806FD"/>
     <w:rsid w:val="0049503F"/>
+    <w:rsid w:val="004A13B4"/>
+    <w:rsid w:val="004A3B3E"/>
     <w:rsid w:val="004B100E"/>
+    <w:rsid w:val="004C1D0A"/>
     <w:rsid w:val="004F0839"/>
     <w:rsid w:val="00506109"/>
     <w:rsid w:val="00533036"/>
     <w:rsid w:val="00533F17"/>
-    <w:rsid w:val="00551764"/>
+    <w:rsid w:val="00560B3F"/>
     <w:rsid w:val="00561A44"/>
     <w:rsid w:val="00571017"/>
     <w:rsid w:val="00574953"/>
+    <w:rsid w:val="00575A6F"/>
+    <w:rsid w:val="00575CDF"/>
     <w:rsid w:val="0057692A"/>
     <w:rsid w:val="00580B8E"/>
     <w:rsid w:val="005973C7"/>
     <w:rsid w:val="005D427F"/>
     <w:rsid w:val="005D6FD5"/>
     <w:rsid w:val="005E258F"/>
     <w:rsid w:val="005E33BF"/>
     <w:rsid w:val="005F1CB0"/>
     <w:rsid w:val="005F1EBF"/>
     <w:rsid w:val="005F59D0"/>
     <w:rsid w:val="006055D8"/>
-    <w:rsid w:val="00606D6F"/>
-    <w:rsid w:val="00607D75"/>
     <w:rsid w:val="006134D6"/>
     <w:rsid w:val="0062338B"/>
     <w:rsid w:val="006263C2"/>
     <w:rsid w:val="0066388C"/>
     <w:rsid w:val="00667F0D"/>
     <w:rsid w:val="006711B9"/>
     <w:rsid w:val="00671F74"/>
     <w:rsid w:val="0067721B"/>
     <w:rsid w:val="00697775"/>
+    <w:rsid w:val="006A09C2"/>
     <w:rsid w:val="006A3858"/>
     <w:rsid w:val="006A5D52"/>
-    <w:rsid w:val="006D77F5"/>
-    <w:rsid w:val="006D7B28"/>
     <w:rsid w:val="006E135E"/>
     <w:rsid w:val="006E4AF4"/>
     <w:rsid w:val="006E74D2"/>
+    <w:rsid w:val="006F23A3"/>
     <w:rsid w:val="006F7BFC"/>
+    <w:rsid w:val="007052AA"/>
     <w:rsid w:val="00735A12"/>
     <w:rsid w:val="00741FDC"/>
     <w:rsid w:val="007545C8"/>
     <w:rsid w:val="0075468D"/>
-    <w:rsid w:val="00756A40"/>
+    <w:rsid w:val="0077207F"/>
     <w:rsid w:val="00775D1F"/>
     <w:rsid w:val="00780CAC"/>
     <w:rsid w:val="00785CA1"/>
     <w:rsid w:val="00796959"/>
     <w:rsid w:val="007A4B04"/>
+    <w:rsid w:val="007A6C8A"/>
     <w:rsid w:val="007B73BC"/>
-    <w:rsid w:val="007C71D5"/>
+    <w:rsid w:val="007C632E"/>
     <w:rsid w:val="007D6C20"/>
     <w:rsid w:val="007D7CDD"/>
     <w:rsid w:val="00806B2E"/>
     <w:rsid w:val="008070A6"/>
+    <w:rsid w:val="00835BA0"/>
     <w:rsid w:val="0084173B"/>
-    <w:rsid w:val="00871DC2"/>
     <w:rsid w:val="00872596"/>
+    <w:rsid w:val="00897C4C"/>
     <w:rsid w:val="008A1338"/>
     <w:rsid w:val="008A2A66"/>
     <w:rsid w:val="008A48CA"/>
     <w:rsid w:val="008A6432"/>
     <w:rsid w:val="008B144C"/>
     <w:rsid w:val="008B4572"/>
     <w:rsid w:val="008D5B68"/>
-    <w:rsid w:val="008E2512"/>
     <w:rsid w:val="008F284D"/>
     <w:rsid w:val="009249F5"/>
+    <w:rsid w:val="00932978"/>
     <w:rsid w:val="00936FA4"/>
     <w:rsid w:val="00957C88"/>
+    <w:rsid w:val="00962627"/>
     <w:rsid w:val="00995C60"/>
     <w:rsid w:val="009A3BAA"/>
     <w:rsid w:val="009B192B"/>
-    <w:rsid w:val="009C16E6"/>
-    <w:rsid w:val="009E7009"/>
+    <w:rsid w:val="009C3586"/>
     <w:rsid w:val="00A017FF"/>
-    <w:rsid w:val="00A06C51"/>
+    <w:rsid w:val="00A042FD"/>
     <w:rsid w:val="00A0797F"/>
+    <w:rsid w:val="00A26D88"/>
+    <w:rsid w:val="00A466C5"/>
     <w:rsid w:val="00A50DB8"/>
     <w:rsid w:val="00A52C7A"/>
     <w:rsid w:val="00A601B8"/>
     <w:rsid w:val="00AA5A98"/>
-    <w:rsid w:val="00AC1169"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B022DA"/>
     <w:rsid w:val="00B10E04"/>
-    <w:rsid w:val="00B156FD"/>
     <w:rsid w:val="00B369E3"/>
     <w:rsid w:val="00B538A2"/>
     <w:rsid w:val="00B645F7"/>
     <w:rsid w:val="00B67BB4"/>
-    <w:rsid w:val="00B862F3"/>
     <w:rsid w:val="00B95F64"/>
     <w:rsid w:val="00B9755B"/>
     <w:rsid w:val="00BB0A84"/>
     <w:rsid w:val="00BB4B5F"/>
     <w:rsid w:val="00BC5967"/>
     <w:rsid w:val="00BD0532"/>
     <w:rsid w:val="00BD06BB"/>
+    <w:rsid w:val="00BD0A4B"/>
     <w:rsid w:val="00BE0F6E"/>
     <w:rsid w:val="00C0080A"/>
     <w:rsid w:val="00C14BF2"/>
-    <w:rsid w:val="00C260CC"/>
     <w:rsid w:val="00C3778E"/>
-    <w:rsid w:val="00C5317C"/>
     <w:rsid w:val="00C572D2"/>
     <w:rsid w:val="00C743E1"/>
     <w:rsid w:val="00C75649"/>
-    <w:rsid w:val="00C76DE7"/>
     <w:rsid w:val="00C77750"/>
     <w:rsid w:val="00C8537F"/>
     <w:rsid w:val="00C8738F"/>
     <w:rsid w:val="00C96934"/>
     <w:rsid w:val="00CB1941"/>
-    <w:rsid w:val="00CC1B61"/>
     <w:rsid w:val="00D14588"/>
     <w:rsid w:val="00D3338E"/>
     <w:rsid w:val="00D50BA5"/>
     <w:rsid w:val="00D55833"/>
     <w:rsid w:val="00D60EE6"/>
     <w:rsid w:val="00D63AF0"/>
-    <w:rsid w:val="00D7631C"/>
-    <w:rsid w:val="00DB4DF2"/>
+    <w:rsid w:val="00D71934"/>
+    <w:rsid w:val="00DC18EB"/>
     <w:rsid w:val="00DF5ABC"/>
-    <w:rsid w:val="00E0452B"/>
+    <w:rsid w:val="00E21DCB"/>
+    <w:rsid w:val="00E25608"/>
+    <w:rsid w:val="00E3592A"/>
     <w:rsid w:val="00E4402F"/>
+    <w:rsid w:val="00E53743"/>
     <w:rsid w:val="00E60CC8"/>
     <w:rsid w:val="00E74AD3"/>
+    <w:rsid w:val="00E74B23"/>
+    <w:rsid w:val="00E81C25"/>
     <w:rsid w:val="00E87F43"/>
-    <w:rsid w:val="00EA1471"/>
     <w:rsid w:val="00EB4E1E"/>
-    <w:rsid w:val="00EC01C7"/>
-    <w:rsid w:val="00EC429C"/>
+    <w:rsid w:val="00EB6059"/>
+    <w:rsid w:val="00EE590B"/>
     <w:rsid w:val="00EF1829"/>
+    <w:rsid w:val="00F02E27"/>
     <w:rsid w:val="00F1160C"/>
-    <w:rsid w:val="00F21EEE"/>
+    <w:rsid w:val="00F21782"/>
+    <w:rsid w:val="00F23299"/>
+    <w:rsid w:val="00F25DD0"/>
     <w:rsid w:val="00F9194E"/>
+    <w:rsid w:val="00F924CE"/>
     <w:rsid w:val="00F92F0C"/>
     <w:rsid w:val="00FA1E9F"/>
-    <w:rsid w:val="00FD57CB"/>
-    <w:rsid w:val="00FE02E2"/>
+    <w:rsid w:val="00FB2C67"/>
+    <w:rsid w:val="00FD69CB"/>
+    <w:rsid w:val="00FE3275"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="48129"/>
+    <o:shapedefaults v:ext="edit" spidmax="50177"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21B15232"/>
+  <w14:docId w14:val="78B287AF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8F8D6550-B015-420C-9C25-35A4573703DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6888,51 +7199,50 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C0080A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
-    <w:link w:val="Cmsor1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Optima" w:hAnsi="Optima"/>
       <w:b/>
       <w:color w:val="0000FF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Optima" w:hAnsi="Optima"/>
@@ -7196,84 +7506,57 @@
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:snapToGrid/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CsakszvegChar">
     <w:name w:val="Csak szöveg Char"/>
     <w:link w:val="Csakszveg"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00671F74"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor1Char">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="310868047">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="834536504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1294483058">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7290,56 +7573,52 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012179179">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\DOCUME~1\bognara\LOCALS~1\Temp\TH.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -7568,75 +7847,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TH</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>317</Words>
-  <Characters>1863</Characters>
+  <Words>334</Words>
+  <Characters>1963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pécs,</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PTE-AOK Anatomia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2077</CharactersWithSpaces>
+  <CharactersWithSpaces>2293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6619205</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:tanulmanyi.hivatal@aok.pte.hu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>